--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -54,483 +54,483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Emílio dos Santos Boaventura Gondin</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/</t>
+    <t>http://sapl.arapua.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, a estrutura orgânica e os procedimentos da Administração do Município de Arapuá, e da outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_complementar__-_02-2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_complementar__-_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera e dispõe sobre a estruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Administração do Poder Executivo de Arapuá, estabelece normas gerais de enquadramento, cria cargos e institui tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_n_03_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_n_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas relativas ai parcelamento, uso e ocupação do solo no Município de Arapuá/MG, estabelece requisitos urbanísticos, ambientais e procedimentais para o ordenamento territorial e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_ordinaria_n1_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_ordinaria_n1_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de cargo de provimento efetivo e a revisão geral anual dos vencimentos dos servidores da Carreira do Magistério ativos, aposentados e pensionistas da Administração Direta do Poder Executivo  do Município de Arapuá, nos termos desta lei e da outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_ordinaria_n2_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_ordinaria_n2_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual dos vencimentos dos servidores de Administração Indireta do Poder Executivo de Arapuá, modifica cargos, estabelece normas gerais de enquadramento, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_ordinaria_n3_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_ordinaria_n3_2025.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS,_x000D_
 autorizando o ingresso do Município de Arapuá, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_n_4_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_n_4_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio e contratação de plano de saúde para Vereadores e Servidores de Câmara Municipal de Arapuá/MG e dá outras Providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_n_5_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_n_5_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica e no Município regulamenta de Arapuá/MG, os dispositivos da Lei _x000D_
 Federal NO 13.874, de 20 de setembro de 2019, da Lei Estadual NO 23.959 de 27 de setembro de 2021 e legislações correlatas que tratam da liberdade _x000D_
 econômica.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_n_6_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_n_6_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal no 11.788/2008 no que tange ao estágio de estudantes no âmbito do Poder Executivo Municipal de Arapuá-MG, e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n_07_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal REFIS 2025, autoriza a concessão de anistia de multa, remissão de juros no Município de Arapuá e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_n_08_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_n_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece largura mínima a ser observada nas estradas rurais do Município de Arapuá/MG e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_n_9_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_n_9_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Diário Oficial Eletrônico Municipal e adere ao Diário Oficial dos Municípios do Estado de Minas Gerais, instituído e administrado pela AMM, como Meio Oficial de Comunicação dos Atos Normativos e Administrativos do Município de Arapuá-MG.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_n_10_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_n_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar por anulação no Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_n_11_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_n_11_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá/MG a efetuar repasses financeiros de subvenções, contribuições, auxílios e transferências de recursos públicos às _x000D_
 entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n_12_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial por anulação no Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_13_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Fixa nova tabela de valores de diárias no âmbito da Câmara Municipal de Arapuá/MG e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_n_15_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_n_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regulamentação do Programa "Rua do Lazer" no Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_n_16_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_n_16_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentaria para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_17_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_17_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Pregoeiro e da Equipe de Apoio da Prefeitura Municipal de Arapuá/MG para a Câmara Municipal de Arapuá/MG e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_18_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_18_de_2025.pdf</t>
   </si>
   <si>
     <t>Promove a atualização valor do Auxílio-Alimentação previsto na resolução n°. 007/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_19_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 295/1990, que dispõe sobre o regime jurídico único dos servidores públicos municipais da Administração Direta e Indireta e da Câmara Municipal dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_20_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial por anulação do Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_n_21_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_n_21_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 836/2025, que dispõe sobre a criação e regulamentação do Programa "Rua do Lazer" no Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_n_22_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_n_22_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5° e revoga o art. 6°, ambos da Lei Municipal n° 821 de 20 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_n_23_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_n_23_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Coordenadoria Municipal de Defesa Civil (COMDEC) para a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_n_24_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_n_24_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial e Crédito Adicional Suplementar por anulação no Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_n_25_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_n_25_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário de Eventos Tradicionais do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar por Superávit Financeiro no Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_n_27_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_n_27_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar por Excesso de Arrecadação no Orçamento Vigente do Município de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor máximo das Requisições de Pequeno Valor - RPV, no âmbito de Município de Arapuá/MG, nos termos do § 4° do art. 100 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_n_29_de_2025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_n_29_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro para campeonatos, torneios e concursos realizados pelo Município de Arapuá/MG e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Ações - PPA - para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_31-25.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_31-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual do Município de Arapuá para o Exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl_33-25.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl_33-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 553/2009 de dezembro de 2009, com a criação de vagas de cargo de provimento efetivos dos servidores da Carreira do Magistério do Município de Arapuá, nos termos desta lei e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_34-25.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_34-25.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Complementar nº 17 de 14 de janeiro de 2025, com a criação e extinção de cargos e vagas, e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/314/pl_35-25.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/314/pl_35-25.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Complementar nº 18 de 14 de janeiro de 2025, com a criação e extinção de cargos e vagas, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -837,68 +837,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_complementar__-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_n_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_ordinaria_n1_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_ordinaria_n2_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_ordinaria_n3_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_n_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_n_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_n_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_n_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_n_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_n_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_n_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_n_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_n_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_n_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_n_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_n_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_n_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_n_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_n_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_n_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_31-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl_33-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_34-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/314/pl_35-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_complementar__-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_n_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_ordinaria_n1_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_ordinaria_n2_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_ordinaria_n3_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_n_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_n_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_n_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_n_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_n_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_n_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_n_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_n_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_n_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_n_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_n_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_n_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_n_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_n_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_n_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_n_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_n_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_31-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl_33-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_34-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2025/314/pl_35-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>