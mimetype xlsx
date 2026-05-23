--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -54,413 +54,413 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/240/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/240/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
   </si>
   <si>
     <t>Modifica a data constante no final do Projeto de Lei no. 05/2024, que passa a vigorar nos seguintes termos: "Arapuá, 02 de abril de 2024".</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/</t>
+    <t>http://sapl.arapua.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001, AO PROJETO DE LEI N0. 07, DE 10 DE ABRIL DE 2024 (Dispõe sobre as diretrizes para a elaboração e execução da Lei_x000D_
 Orçamentária para o exercício financeiro de 2025, e dá outras providências) do Município de Arapuá/MG. Modifica a redação do parágrafo 50, do artigo 28, do PROJETO DE LEI Nº 07, DE 10 DE ABRIL DE 2024 DO MUNICÍPIO DE ARAPUÁ/</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CFFO - COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_modif._02_ao_pl_07_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_modif._02_ao_pl_07_-_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02, AO PROJETO DE LEI Nº 07, DE 10 DE ABRIL DE 2024 (Dispõe sobre as diretrizes para a elaboração e execução da Lei_x000D_
 Orçamentária para o exercício financeiro de 2025, e dá outras providências) do Município de Arapuá/MG._x000D_
 Modifica a redação do caput do artigo 11, do PROJETO DE LEI Nº  07, DE 10 DE ABRIL DE 2024 DO MUNICÍPIO DE ARAPUÁ/MG</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_adit._01_ao_pl_07_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_adit._01_ao_pl_07_-_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01, AO PROJETO DE LEI Nº 07, DE 10 DE ABRIL DE 2024 (Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2025, e dá outras providências) do Município de Arapuá/MG._x000D_
 Acrescente-se à Diretriz "DESENVOLVIMENTO SOCIAL" o seguinte objetivo, com a seguinte redação: "Revisão da carga horária e salários dos Conselheiros_x000D_
 Tutelares".</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Emendas Parlamentares Impositivas ao projeto de Lei n°.012, de 30 de Agosto de 2024 (LOA) do Município de Arapuá/MG, nos termos do artigo 134-A  da Lei Orgânica do Município de Arapuá/MG e dos artigos 166 e seguintes da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Orlando</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_1_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_1_-_2024.pdf</t>
   </si>
   <si>
     <t>Seja estudado pelo Executivo Municipal a possibilidade de se tomar alguma providência em relação ao corte dos eucaliptos existentes na faixa de domínio da Rodovia sob a Circunscrição/Jurisdição do DER - entre o trecho entre Arapuá /MG e o Trevo de Tiros/MG - Rodovia Estadual AMG-1420.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_1-2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_1-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição inflacionária dos agentes políticos, estabelece a revisão geral anual dos vencimentos dos servidores ativos, inativos e pensionistas e altera a redação do §1º, do Art. 1º da Lei 798/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_2-2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_2-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de subvenções, transferência de recursos públicos para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_3_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_3_-_2024.pdf</t>
   </si>
   <si>
     <t>FIXA 0 VALOR DOS SUBSÍDIOS MENSAIS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS PARA A LEGISLATURA 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_04_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_04_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga para o cargo de Bioquímico e dá outras providencias.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/239/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/239/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria para realização da Campanha de Arrecadação e XI Leilão Direito de Viver de Arapuá/MG, em prol do Hospital de Amor de Barretos, e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_07_-_2024__com_emendas_.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_07_-_2024__com_emendas_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentaria para o exercício financeiro de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_08_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_08_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Superávit Financeiro no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_09_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_09_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por excesso de arrecadação no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_10_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_10_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_11_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_11_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar por anulação no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n12.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n12.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Arapuá/MG para o exercício de 2025"</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado por meio da Lei Municipal no 635 de 22 de junho 2015, com base na Lei Federal n°13.005, de 25 de junho de 2014.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_14_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_14_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação a Rua Pública de acesso ao Conjunto Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_15_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_15_-_2024.pdf</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_16_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_16_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recolhimento do Imposto Predial Territorial Urbano IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de proteção e controle populacional de cães e gatos no âmbito do Município de Arapuá/MG.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_18_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_18_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento Vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_n19.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_n19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Obra Pública "Espaço Turístico e Cultural - Dona Sinhá" localizada na Praça São João Batista, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/241/lei_complementar_01_-_2024_com_anexos.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/241/lei_complementar_01_-_2024_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes municipais para a prestação do serviço de manejo de resíduos sólidos urbanos, por meio de gestão associada, e dá outras providências</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>PEALO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/265/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/265/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 134-A à Lei Orgânica Municipal, que dispõe sobre a Emenda Parlamentar Orçamentária Impositiva.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_1_de_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_1_de_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o calendário com as datas das Reuniões Ordinárias do Exercício Legislativo de 2024, correspondente à 4ª Sessão Legislativa da 15ª Legislatura da Câmara Municipal de Arapuá /MG, e dás outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_2_de_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_2_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos Subsídios dos Vereadores e dos vencimentos dos servidores da Câmara Municipal de Arapuá/MG, promove a atualização do valor Auxílio-Alimentação  previsto na Resolução nº 007/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_3_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_3_-_2024.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios mensais dos Vereadores para a Legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_4_-_2024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_4_-_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA CÂMARA MUNICIPAL DE ARAPUÁ/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>SPELO</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/266/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/266/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do caput do artigo 134-A, do PROJETO DE EMENDA À LEI ORGÂNICA Nº 01/2024, que passa a vigorar nos seguintes termos:_x000D_
 Art. 134-A. As emendas individuais ao projeto de lei orçamentária serão aprovadas no limite de 1% (um por cento) da receita corrente liquida do exercício_x000D_
 anterior ao do encaminhamento do projeto, observado que a metade desse percentual será destinada a ações e serviços públicos de saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -769,68 +769,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/240/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_modif._02_ao_pl_07_-_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_adit._01_ao_pl_07_-_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_1_-_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/239/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_07_-_2024__com_emendas_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_08_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_09_-_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_10_-_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_11_-_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_14_-_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_15_-_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_16_-_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_18_-_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_n19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/241/lei_complementar_01_-_2024_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/265/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_4_-_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/266/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/240/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_modif._02_ao_pl_07_-_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_adit._01_ao_pl_07_-_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_1_-_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/239/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_07_-_2024__com_emendas_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_08_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_09_-_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_10_-_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_11_-_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_n12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_14_-_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_15_-_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_16_-_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_18_-_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_n19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/241/lei_complementar_01_-_2024_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/265/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_1_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_2_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_4_-_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2024/266/proj_emenda_a_lei_organica_01_-_2024_com_emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>