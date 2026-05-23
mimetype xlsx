--- v0 (2025-11-07)
+++ v1 (2026-05-23)
@@ -51,722 +51,722 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_01_ao_pl13.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_01_ao_pl13.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CORREÇÃO DE ERRO MATERIAL NO PROJETO DE LEI 013/2023. UMA VEZ QUE O PERCENTUAL DE 5,93% PELO INPC CORRESPONDE AO PERÍODO COMPROMETIDO, ENTRE JANEIRO A DEZEMBRO DE 2022 E NÃO JANEIRO A NOVEMBRO, CONFORME CONSTA NO PROJETO ORIGINAL.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/195/emenda_01_ao_pl14.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/195/emenda_01_ao_pl14.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE ADEQUAÇÃO DO CAPUT DO PROJETO DE LEI 014/2023 UMA VEZ QUE NÃO HÁ CORRESPONDÊNCIA ENTRE O TEMA TRATADO E O ARTIGO MENCIONADO. E TAMBÉM INEXISTE O INCISO V, NO ARTIGO 140 DA LEI ORGÂNICA DO MUNICÍPIO DE ARAPUÁ.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>William Andrei</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/196/em._mod._001_ao_pl._021-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/196/em._mod._001_ao_pl._021-2023_1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA, Nº 001 AO PROJETO DE LEI Nº 021/2023 ( AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Orlando</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/201/pl_023-2023_e_em._mod._001_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/201/pl_023-2023_e_em._mod._001_1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE LEI Nº 023, DE 29 DE MAIO DE 2023 ( FIXA O PISO NACIONAL DOS PROFISSIONAIS DE ENFERMAGEM E A JORNADA DE TRABALHO EM REGIME DE PLANTÕES E DÁ OUTRAS PROVIDÊNCIAS.)</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/212/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/212/emenda_mod._01_-_pl_05_-_2024__junto_.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº01 AO PROJETO DE LEI 18/2023, QUE AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O SAAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_aditiva_e_modif.__01_-_pl_029_-_2023_-_just.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_aditiva_e_modif.__01_-_pl_029_-_2023_-_just.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA No. 01, AO PROJETO DE LEI No. 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Modifica a redação do inciso I, do §2°, do Art. 10, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_aditiva_02_-_pl_-_029_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_aditiva_02_-_pl_-_029_-_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 02, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras_x000D_
 providências) - do Município de Arapuá/MG. Acrescenta um novo artigo ao PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/</t>
+    <t>http://sapl.arapua.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Modifica a redação do inciso do § 3°, do Art. 3°, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_modificativa_03_-_pl_029_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_modificativa_03_-_pl_029_-_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 03, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Modifica a redação do inciso do inciso II, do § 4°, do Art. 3°, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 04, AO PROJETO DE LEI No. 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Modifica a redação do inciso do § 5°, do Art. 3°, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_supressiva_01_-_pl_029_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_supressiva_01_-_pl_029_-_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 01, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Suprime a parte final do inciso I, do Art. 20, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_supressiva_02_-_pl_029_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_supressiva_02_-_pl_029_-_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 02, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Suprime em sua integralidade, o inciso IV, do Art. 30, do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências), que deixa de fazer parte do projeto de lei.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_modificativa_05_-_pl_029_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_modificativa_05_-_pl_029_-_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 05, AO PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências) - do Município de Arapuá/MG. Modifica o titulo do PROJETO DE LEI Nº 029, DE 29 DE AGOSTO DE 2023 (Institui o Programa Municipal de Assistência Habitacional e dá outras providências),</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_1_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_1_-_2023.pdf</t>
   </si>
   <si>
     <t>Que seja tornada via de mão única a extensão da Rua Madalena Valeriano de Souza, com a continuação com a Rua Abizai Justiniano Ribeiro, compreendido entre o encontro com a Rua Miguel Velozo, próximo à Escola Estadual Manoel Gonçalves Boaventura até o encontro com a Avenida Eduardo Augusto de Medeiros, com a consequente instalação de placas de sinalização de trânsito._x000D_
 _x000D_
 Que o sentido das ruas sejam colocados na mão da Rua Miguel Velozo, até a Avenida Eduardo Augusto de Medeiros.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_2_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_2_-_2023.pdf</t>
   </si>
   <si>
     <t>Que seja instalados quebra-molas nas extensões das Ruas: José Macedo do Amaral, Álvaro Augusto de Medeiros e Francisco José Fernandes.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_3_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_3_-_2023.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de aquisição de um aparelho de Raio X Odontológico periapical, para o Posto de Saúde do Município de Arapuá/MG, para atender as demandas da população.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/175/pl_01-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/175/pl_01-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA ADMINISTRAÇÃO , CRIA CARGOS E ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_02-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_02-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO DO PROJETO VIGENTE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_03-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_03-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÕES, TRANSFERÊNCIA DE RECURSOS PÚBLICOS PARA O EXERCÍCIO DE 2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_04-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_04-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVA A CELEBRAR TERMO DE FOMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_05-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_05-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI 14.133 DE 2021 TRATANDO DOS AGENTES DE CONTRATAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_06-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_06-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA " MARIA JOSÉ MACEDO BOAVENTURA" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_07-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_07-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl_08-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl_08-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO DO PROJETO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_09-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_09-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE SOLO PARA FINS DE CHACREAMENTO NO MUNICÍPIO DE ARAPUÁ/MG E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_10-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_10-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO LOCALIZADO NO MUNICÍPIO DE ARAPUÁ-MG E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_11-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_11-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_12-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_12-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_013-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_013-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO E DA OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_014.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO DO PROJETO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/211/pl_15_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/211/pl_15_2023.pdf</t>
   </si>
   <si>
     <t>RATIFICA O 1º TERMO ADITIVO CONSOLIDADO AO CONTRATO DE CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO SUNSTENTÁVEL DO ALTO PARANAÍBA - CISPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/245/pl_016_-_2023__com_anexos_.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/245/pl_016_-_2023__com_anexos_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/198/pl_017-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/198/pl_017-2023_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/213/pl_18_3023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/213/pl_18_3023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO COM O SAAE. E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/199/pl_020-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/199/pl_020-2023_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARAPUÁ-MG A CULTURA EMPREENDEDORA, COOPERATIVISTA E FINANCEIRA NA REDE MUNICIPAL DE ENSINO, COM FOCO NA PROMOÇÃO DA CIDADANIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/200/pl_021-2023_e_em._mod._001_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/200/pl_021-2023_e_em._mod._001_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/202/pl_023-2023_e_em._mod._001_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/202/pl_023-2023_e_em._mod._001_1.pdf</t>
   </si>
   <si>
     <t>FIXA PISO NACIONAL DOS PROFISSIONAIS DE ENFERMAGEM E A JORNADA DE TRABALHO EM REGIME DE PLANTÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/203/pl_024-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/203/pl_024-2023_1.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/204/pl_025-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/204/pl_025-2023_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_026-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_026-2023_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_027-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_027-2023_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE ARAPUÁ - MINAS GERAIS, PARA O DECÊNIO DE 2023-2033.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_028-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_028-2023_1.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_029_-2023__completo_com_emendas.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_029_-2023__completo_com_emendas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ASSITÊNCIA HABITACIONAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_030-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_030-2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO COMPLEMENTO AO PISO DE ENFERMAGEM, REGULAMENTAR A JORNADA DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/226/pl_031-2023_-com_anexos_substituidos.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/226/pl_031-2023_-com_anexos_substituidos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Arapuá/MG para o exercício de 2024</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/215/pl_32_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/215/pl_32_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTO PARA PAGAMENTO DE IPTU DO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/214/pl_33_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/214/pl_33_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/220/pl_034-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/220/pl_034-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público localizado no município de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/221/pl_035-2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/221/pl_035-2023.pdf</t>
   </si>
   <si>
     <t>Institui vale-alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/222/pl_036_a_e_pl_-036_b_-_final.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/222/pl_036_a_e_pl_-036_b_-_final.pdf</t>
   </si>
   <si>
     <t>* PL 036 A ) Institui o Conselho Municipal de Desenvolvimento Econômico - CMDE e dá outras providências                                                                                    _x000D_
 _x000D_
 ** PL 036 B ) Autoriza abertura de Crédito Suplementar por anulação do Orçamento Vigente, e dá outras providências</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Aprimora o programa "ACELERANDO O CAMPO" para apoio ao produtor rural e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/224/pl_038_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/224/pl_038_-_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências no âmbito do Poder Legislativo de Arapuá</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/225/pl_039_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/225/pl_039_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Plano de Cargos, Carreiras e Remuneração dos Profissionais da Administração e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/197/p._de_lei_comp._n01-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/197/p._de_lei_comp._n01-2023_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO DA LEI Nº 553, DE 30 DE DEZEMBRO DE 2009 E LEI COMPLEMENTAR Nº 005, DE 31 DE JULHO DE 2018 E LEI COMPLEMENTAR Nº 10, DE FEVEREIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/232/proj.__de_decreto_legislativo_1_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/232/proj.__de_decreto_legislativo_1_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do Executivo de Arapuá/MG relativas ao exercício de 2021, conforme parecer prévio opinativo pela aprovação das contas emitido pelo Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/233/proj._decreto_legislativo_2_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/233/proj._decreto_legislativo_2_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do Executivo de Arapuá/MG relativas ao exercício de 2020, conforme parecer prévio opinativo pela aprovação das contas emitido pelo Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_resolucao_3_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_resolucao_3_-_2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS HIPÓTESES DE CONTRATAÇÃO DIRETA NO ÂMBITO DA CÂMARA MUNICIPAL DE ARAPUÁ/MG, DISCIPLINADAS PELA LEI N. 14.133, DE 12 DE ABRIL DE 2021, QUE DISPÕE SOBRE A LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_resolucao_4_-_2023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_resolucao_4_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE AGENTE DE CONTRATAÇÃO, SUA NOMEAÇÃO E DA RESPECTIVA EQUIPE DE APOIO PARA CONDUÇÃO DOS PROCESSOS LICITATÓRIOS NO ÂMBITO DA CÂMARA MUNICIPAL DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/210/veto_001-2023_1.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/210/veto_001-2023_1.pdf</t>
   </si>
   <si>
     <t>PROMOVE O VETO AO PROJETO DE LEI Nº 023, DE 29 DE MAIO DE 2023, DO MUNICÍPIO DE ARAPUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1073,68 +1073,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_01_ao_pl13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/195/emenda_01_ao_pl14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/196/em._mod._001_ao_pl._021-2023_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/201/pl_023-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/212/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_aditiva_e_modif.__01_-_pl_029_-_2023_-_just.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_aditiva_02_-_pl_-_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_modificativa_03_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_supressiva_01_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_supressiva_02_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_modificativa_05_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_1_-_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_2_-_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_3_-_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/175/pl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/211/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/245/pl_016_-_2023__com_anexos_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/198/pl_017-2023_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/213/pl_18_3023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/199/pl_020-2023_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/200/pl_021-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/202/pl_023-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/203/pl_024-2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/204/pl_025-2023_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_026-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_027-2023_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_028-2023_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_029_-2023__completo_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_030-2023_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/226/pl_031-2023_-com_anexos_substituidos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/215/pl_32_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/214/pl_33_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/220/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/221/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/222/pl_036_a_e_pl_-036_b_-_final.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/224/pl_038_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/225/pl_039_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/197/p._de_lei_comp._n01-2023_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/232/proj.__de_decreto_legislativo_1_-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/233/proj._decreto_legislativo_2_-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_resolucao_3_-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_resolucao_4_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/210/veto_001-2023_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/194/emenda_01_ao_pl13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/195/emenda_01_ao_pl14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/196/em._mod._001_ao_pl._021-2023_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/201/pl_023-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/212/emenda_mod._01_-_pl_05_-_2024__junto_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_aditiva_e_modif.__01_-_pl_029_-_2023_-_just.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_aditiva_02_-_pl_-_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_modificativa_03_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_supressiva_01_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_supressiva_02_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_modificativa_05_-_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_1_-_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_2_-_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_3_-_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/175/pl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/180/pl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/181/pl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/182/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/183/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/211/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/245/pl_016_-_2023__com_anexos_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/198/pl_017-2023_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/213/pl_18_3023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/199/pl_020-2023_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/200/pl_021-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/202/pl_023-2023_e_em._mod._001_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/203/pl_024-2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/204/pl_025-2023_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_026-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_027-2023_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_028-2023_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_029_-2023__completo_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/209/pl_030-2023_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/226/pl_031-2023_-com_anexos_substituidos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/215/pl_32_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/214/pl_33_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/220/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/221/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/222/pl_036_a_e_pl_-036_b_-_final.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/224/pl_038_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/225/pl_039_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/197/p._de_lei_comp._n01-2023_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/232/proj.__de_decreto_legislativo_1_-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/233/proj._decreto_legislativo_2_-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_resolucao_3_-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_resolucao_4_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2023/210/veto_001-2023_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>