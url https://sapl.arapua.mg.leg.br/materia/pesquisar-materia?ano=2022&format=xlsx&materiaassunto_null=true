--- v0 (2025-12-24)
+++ v1 (2026-05-23)
@@ -54,384 +54,384 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Paulinho do Sô Mário</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/189/submenda_aditiva_-_pl_18-2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/189/submenda_aditiva_-_pl_18-2022.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA ADITIVA A EMENDA SUPRESSIVA AO PROJETO 18/2022</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPR</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução</t>
   </si>
   <si>
     <t>Gilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/188/emenda_n_01_-_ao_pl_18-2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/188/emenda_n_01_-_ao_pl_18-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 0001 AO PROJETO DE LEI 18/2022.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/</t>
+    <t>http://sapl.arapua.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Seja estudada pelo Executivo Municipal a possibilidade de se elaborar um novo Mapa do perímetro urbano do Município de Arapuá, com a inclusão de áreas do Estado que foram cedidas ao Município, juntamente com todas as avenidas que foram aprovadas através de leis, e também através de mapas que foram aprovados no crescimento urbanístico do Município.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>William Andrei</t>
   </si>
   <si>
     <t>Seja estudada pelo Executivo Municipal a possibilidade de instalação de broquetes juntamente com a implementação de infraestrutura pluvial, esgoto e água potável, na Rua Antônio Gomes de Morais, rua esta situada ao lado do Posto de gasolina do Osvaldo Caixeta.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_3_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_3_-_2022.pdf</t>
   </si>
   <si>
     <t>Seja determinada a realização de estudo pelo Executivo Municipal, para que o profissional ou responsável técnico competente aponte alternativas viáveis para resolução do problema de enxurradas na Avenida Eduardo Augusto de Medeiros, bairro Bela Vista e regiões próximas ao córrego Monjolo.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulinho Leiteiro</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_4_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_4_-_2022.pdf</t>
   </si>
   <si>
     <t>Seja determinado pelo Executivo Municipal a realização de estudo, para que verifique a viabilidade financeira para concessão de Auxilio Alimentação aos servidores municipais do quadro de pessoal efetivo, contratados e cargos de provimento em comissão e os agentes políticos do Município de Arapuá e da autarquia SAAE, de forma permanente e habitual.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_01_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_01_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_2_-_de_jan_de_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_2_-_de_jan_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA ADMINSTRAÇÃO, REORGANIZAÇÃO DA ESTRUTURA ORGÂNICA DA ADMINSTRAÇÃO MUNICIPAL E AUTÁRQUICA, CRIA CARGOS E ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, EXCLUI CARGOS E ESTAVELECE PROVEDIMENTO DE READAPTAÇÃO, INSTITUI NOVA TABELA DE VENCIMENTOS DOS SERVIDORES PÚBLICOS E AUTÁRQUICOS ( SAAE ARAPUÁ), AUTORIZA A RECOMPOSIÇÃO INFLACIONÁRIA DOS AGENTES POLÍTICOS, ESTABELECE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_03_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_03_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO COM O SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_4_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_4_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_5_-_de_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_5_-_de_2022.pdf</t>
   </si>
   <si>
     <t>FICA DECLARADO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ASSISTENCIAL AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_07_d_09_de_fev_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_07_d_09_de_fev_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 15 DA LEI MUNICIPAL Nº 749, DE 04 DE FEVEREIRO DE 2022 E DÁOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_08_de_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_08_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_013_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_013_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_14_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_14_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_15_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_15_-_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE CULTURA DE ARAPUÁ MG SMS, SEUS PRINCÍPIOS, OBJETIVOS, COMPONENTES E FINANCIAMENTOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_16_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_16_-_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_17_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_17_-_2022.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE ARAPUÁ - MG</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_18-2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_18-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A DESPESA E FIXA A DESPESA DO MUNICÍPIO DE ARAPUÁ-MG PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O RECOLHIMENTO DO IMPOSTO PREDIAL TERRITORIAL URBANO - ITPU E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_22_-2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_22_-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 5º, II DA LEI MUNICIPAL 532, DE 13 DE MARÇO DE 2009 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_23-2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_23-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS DO QUADRO DE PESSOAL EFETIVO, CONTRATADOS E CARGOS DE PROVIMENTO EM COMISSÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_decreto_legislativo_1_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_decreto_legislativo_1_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do Executivo de Arapuá/MG relativas ao exercício de 2018, conforme parecer prévio opinativo pela aprovação das contas emitido pelo Tnbunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/165/ccf_000157.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/165/ccf_000157.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO COM AS DATAS DAS REUNIÕES ORGINÁRIAS DO EXERCÍCIO LEGISLATIVO DE 2022 CORRESPONDENTE À 2ª SESSÃO LEGISLATIVA DA 15ª LEGISLATURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_resolucao_2_de_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_resolucao_2_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DOS VEREADORES, ESTABELECE REAJUSTO DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ARAPUÁ/MG, PROMOVE A RECOMPOSIÇÃO INFLACIONÁRIA DO AUXÍLIO-ALIMENTAÇÃO PREVISTO DA RESOLUÇÃO Nº 007/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_resolucao_3_-_2022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_resolucao_3_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal de Arapuá/MG à Prefeitura Municipal de Arapuá/MG, e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -738,68 +738,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/189/submenda_aditiva_-_pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/188/emenda_n_01_-_ao_pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_3_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_4_-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_2_-_de_jan_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_03_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_4_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_5_-_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_07_d_09_de_fev_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_013_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_14_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_15_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_16_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_17_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_22_-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_23-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_decreto_legislativo_1_-_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/165/ccf_000157.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_resolucao_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_resolucao_3_-_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/189/submenda_aditiva_-_pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/188/emenda_n_01_-_ao_pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_3_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_4_-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_2_-_de_jan_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_03_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_4_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_5_-_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_07_d_09_de_fev_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_013_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_14_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_15_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_16_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_17_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_18-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_22_-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_23-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/260/projeto_de_decreto_legislativo_1_-_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/165/ccf_000157.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_resolucao_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2022/259/projeto_de_resolucao_3_-_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>