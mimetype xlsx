--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -54,412 +54,412 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Gilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/136/emenda_01_-_de_15_de_abril_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/136/emenda_01_-_de_15_de_abril_2021.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CENTRO DE ZOONOSES E IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE CONTROLE HUMANITÁRIO DAS POPULAÇÕES DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_modificativa_n_01_ao_projeto_n_10.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_modificativa_n_01_ao_projeto_n_10.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO NO INCISO III, DO ARTIGO 5º, DO PROJETO DE LEI, 010, DE 13 DE SETEMBRO DE 2021 DO MUNICÍPIO DE ARAPUÁ/MG, QUE PASSARÁ A VIGER NOS SEGUINTE TERMOS:_x000D_
 _x000D_
 "III - ABRIR CRITÉRIOS ADICIONAIS SUPLEMENTARES ATÉ O LIMITE DE 10% DO ORÇAMENTO DAS DESPESAS PREVISTAS NO ART. 1º DESTA LEI, NOS TERMOS DA LEGISLAÇÃO VIGENTE."</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulinho Leiteiro</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/156/emenda_aditiva_e_modificativa_001_-_ao_projeto_de_lei_n_11.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/156/emenda_aditiva_e_modificativa_001_-_ao_projeto_de_lei_n_11.pdf</t>
   </si>
   <si>
     <t>"ART 5º FICA ESTIPULADO O GASTO MÁXIMO ANUAL COM RECURSOS PRÓPRIOS DO MUNICÍPIO DE ARAPUÁ/MG EM R$ 30.000,00 ( TRITA MIL REAIS) PARA A EXECUÇÃO DO PROJETO DO CIRCUITO TURÍSTICO DE CICLOVIA PREVISTO NO PRESENTE PROJETO DE LEI."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>William Andrei</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_001-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA HOMENAGEM PÓSTUMA AO SR. NÍZIO FERNANDES, ATRAVÉS DA COLOCAÇÃO DE SEU NOME EM ALGUMA RUA, OU OUTRO LOCAL PÚBLICO, QUANDO HOUVER ESTA POSSIBILIDADE.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>João Lazaro</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_002-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>A RECUPERAÇÃO DA RUA ANTÔNIO GOMES DE MORAIS, EM TODA SUA EXTENSÃO, NOTADAMENTE SUA PARTE EM CIMA, DEVIDO ÀS MÁS CONDIÇÕES DA RUA, QUE TEM PREJUDICADO OS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Paulo Henrique (Galego)</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_003-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>SEJA PROVIDÊNCIADA A SINALIZAÇÃO DO TRÂNSITO, COM PLACAS E SINALIZADORES NAS VIAS, DOS BAIRROS BELA VISTA I E II, DEVIDO O ALTO ÍNDICE DE ACIDENTES NOS REFERIDOS BAIRROS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_004-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ESTUDADO PELO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE SE REALIZAR O PAGAMENTO DE CIRURGIA ELETIVA DE COLOCAÇÃO DE PRÓTESE FEMORAL, NA SENHORA MARIA DAS DORES DOMINGUES, DE 62 ANOS DE IDADE, RESIDENTE E DOMICILIADA NESTE MUNICÍPIO, NA RUA SINFRÔNIO AUGUSTO DE SOUZA, Nº 767, CENTRO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_005-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ESTUDADO PELO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE SE REALIZAR O PAGAMENTO DE CIRURGIA ELETIVA NA COLUNA CERVICAL, NA SENHORA ZELMA MARIA SOUZA SILVA, DE 50 ANOS DE IDADE, RESIDENTE E DOMICILIADA NA RUA SINFRÔNIO AUGUSTO DE SOUZA, Nº 769, CENTRO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_006-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROMOVA OBRAS DAS MELHORIAS EM ALGUNS PONTOS DE RUAS QUE ATUALMENTE TEM APRESENTADO PROBLEMAS DE ESCOAMENTO E EMPOÇAMENTO DE ÁGUA, A SABER._x000D_
 RUA SINFRÔNIO AUGUSTO DE SOUZA, 769 CENTRO,  EM FRENTE AO SENHOR VALDECI JOSÉ DA SILVA _x000D_
 RUA TORQUATRO SILVA PORTO, 120, CENTRO, EM FRETEN AO SENHOR LICIONILDO ROERTO BRAGA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/147/mocao_de_aplausos_001-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/147/mocao_de_aplausos_001-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À UNIVERSIDADE FEDERAL DE VIÇOSA, PROF. DEMETRIUS DAVID DA SILVA, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS E PELOS 15 ANOS DE FUNDAÇÃO DO CAMPUS DA UFV EM RIO PARANAÍBA/MG.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/129/ccf_000013.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/129/ccf_000013.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de subvenções, transferência de recursos públicos e cessão de servidores, para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_003_-_jan_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_003_-_jan_2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA A CARGA HORÁRIA DE CARGO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_municipal_04_-_marco_de_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_municipal_04_-_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>INSTITIU O CONSELHO DE ACOMPANHAMENTO E CONSTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO CACS/FUNDEB E DÁ NOVAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_005_-_marco_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_005_-_marco_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_006_-_abril_de_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_006_-_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_007_-_maio_de_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_007_-_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE INSPEÇÃO MUNICIPAL E DA OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_008_-_maio_de_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_008_-_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_09_-_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_09_-_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ARAPUÁ, ESTADO DE MINAS GERAIS PARA O QUADRIÊNIO DE 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_n_10_-_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_n_10_-_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARAPUÁ/MG PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_11_-_28_de_set_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_11_-_28_de_set_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM OS MUNICÍPIOS DE MATUTINA E TIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/148/ccf_0000941.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/148/ccf_0000941.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTO PARA PAGAMENTO DE IPTU DO EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/149/ccf_000097.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/149/ccf_000097.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 42.126,94 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_n_14_de_24_nov_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_n_14_de_24_nov_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÕES, TRANSFERÊNCIA DE RECURSOS PÚBLICOS PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/128/proj_-_lei_complementar_-_001_de_19_janeiro_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/128/proj_-_lei_complementar_-_001_de_19_janeiro_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a dispositivos da Lei Complementar n. 007, de 28 de Setembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_decreto_legislativo_001-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_decreto_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXECUTIVO DE ARAPUÁ/MG RELATIVAS AO EXERCÍCIO DE 2019, CONFORME PARECER PRÉVIO OPINATIVO PELA APROVAÇÃO DAS CONTAS EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_resolucao_001-2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO COM AS DATAS DAS REUNIÕES ORDINÁRIAS DO EXERCÍCIO LEGISLATIVO DE 2021, CORRESPONDENTE À 1ª SESSÃO LEGISLATIVA DA 15ª LEGISLATURA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_resolucao_2_-_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_resolucao_2_-_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRA A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES E SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ARAPUÁ/MG</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/137/veto_01_-_17_de_junho_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/137/veto_01_-_17_de_junho_2021.pdf</t>
   </si>
   <si>
     <t>PROMOVE O VETO DA EMENDA ADITIVA Nº 001, AO PROJETO DE LEI Nº 006 DE 15 DE ABRIL DE 2021, DO MUNICÍPIO DE ARAPUÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/153/veto_a_emenda_aditiva_001_-_ao_projeto_n_10_de_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/153/veto_a_emenda_aditiva_001_-_ao_projeto_n_10_de_2021.pdf</t>
   </si>
   <si>
     <t>O CHEFE DO PODER EXECUTIVO MUNICIPAL, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONSTITUCIONAIS, ORGÂNICAS E REGIMENTAIS, RESOLVE VETAR A EMENDA ADITIVA E MODITIVATIVA, N 001 AO PROJETO DE LEI N 10, DE 13 DE SETEMBRO DE 2021, DO MUNICÍPIO DE ARAPUÁ/MG, ADOTANDO COMO RAZÕES DE VETO O PARECER TÉCNICO PELA PROCURADORIA JURÍDICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_de_lei_001_referente_ao_projeto_n_11_de_28_de_set_2021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_de_lei_001_referente_ao_projeto_n_11_de_28_de_set_2021.pdf</t>
   </si>
   <si>
     <t>O CHEFE DO PODER EXECUTIVO MUNICIPAL, NO USO DE SUAS ATRIBUÇÕES LEGAIS, CONSTITUCIONAIS, ORGÂNICAS E REGIMENTAIS, RESOLVE VETAR A EMENDA ADITIVA E MODIFICATIVA N 001 AO PROJETO DE LEI Nº 11, DE 28 DE SETEMBRO DE 2021, DO MUNÍCIPIO DE ARAPUÁ. ADOTANDO COMO RAZÕES DE VETO, O PARECER TÉCNICO EMITIDO PELA PROCURADORIA JURÍDICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -766,68 +766,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/136/emenda_01_-_de_15_de_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_modificativa_n_01_ao_projeto_n_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/156/emenda_aditiva_e_modificativa_001_-_ao_projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/147/mocao_de_aplausos_001-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/129/ccf_000013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_003_-_jan_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_municipal_04_-_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_005_-_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_006_-_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_007_-_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_008_-_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_n_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_11_-_28_de_set_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/148/ccf_0000941.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/149/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_n_14_de_24_nov_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/128/proj_-_lei_complementar_-_001_de_19_janeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_resolucao_2_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/137/veto_01_-_17_de_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/153/veto_a_emenda_aditiva_001_-_ao_projeto_n_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_de_lei_001_referente_ao_projeto_n_11_de_28_de_set_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/136/emenda_01_-_de_15_de_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/152/emenda_modificativa_n_01_ao_projeto_n_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/156/emenda_aditiva_e_modificativa_001_-_ao_projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/147/mocao_de_aplausos_001-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/129/ccf_000013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_003_-_jan_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_municipal_04_-_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_005_-_marco_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_006_-_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_007_-_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_008_-_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_09_-_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_n_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_11_-_28_de_set_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/148/ccf_0000941.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/149/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_n_14_de_24_nov_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/128/proj_-_lei_complementar_-_001_de_19_janeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_resolucao_2_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/137/veto_01_-_17_de_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/153/veto_a_emenda_aditiva_001_-_ao_projeto_n_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2021/155/veto_de_lei_001_referente_ao_projeto_n_11_de_28_de_set_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>