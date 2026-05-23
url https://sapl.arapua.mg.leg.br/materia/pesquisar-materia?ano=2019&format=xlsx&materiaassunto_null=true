--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -51,444 +51,444 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/91/mocao_de_reconhecimento_no_001-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/91/mocao_de_reconhecimento_no_001-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SARGENTO MAURÍCIO GOMES CAMARGO POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/92/mocao_de_reconhecimento_no_002-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/92/mocao_de_reconhecimento_no_002-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SARGENTO SIDNEY PIO DOS SANTOS POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/93/mocao_de_reconhecimento_no_003-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/93/mocao_de_reconhecimento_no_003-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO CABO ELTON ALVES DE DEUS POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/94/mocao_de_reconhecimento_no_004-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/94/mocao_de_reconhecimento_no_004-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO FLÁVIO LUIZ DE JESUS POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/95/mocao_de_reconhecimento_no_005-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/95/mocao_de_reconhecimento_no_005-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO CABO JOÃO BATISTA BONTEMPO POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/96/mocao_de_reconhecimento_no_006-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/96/mocao_de_reconhecimento_no_006-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SOLDADO BRUNO AGRIPINO DE ANDRADE POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/97/mocao_de_reconhecimento_no_007-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/97/mocao_de_reconhecimento_no_007-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SOLDADO CÁSSIO GERALDO SILVA NUNES POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/98/mocao_de_reconhecimento_no_008-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/98/mocao_de_reconhecimento_no_008-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOÃO BATISTA DE ALMEIDA POR RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ARAPUÁ/MG.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de convênio com o SAAE - Serviço Autônomo de Água e Esgoto, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Concede dispensa e redução de penalidades para o pagamento de tributos em mora do Município de Arapuá, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 609, de 09 de outubro de 2013.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Estabelece a forma de concessão de diárias de viagem no âmbito da Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/40/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/40/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Fica declarado de utilidade pública o Sindicato dos Produtores Rurais de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/41/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/41/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa .Municipal de Prevenção e Combate ao mosquito "aedes aegypti", transmissor da dengue, zica vírus e chikungunya, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS DE VIAGEM AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE ARAPUÁ/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/45/projeto_de_lei_012.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/45/projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a doação de bloquetes de concreto e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário, e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/48/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/48/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/49/projeto_de_lei_016.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/49/projeto_de_lei_016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria para realização da Campanha de Arrecadação e VI Leilão Direito de Viver de Arapuá/MG, em prol do Hospital de Amor de Barretos, e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/50/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/50/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>Amplia o perímetro urbano do município de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/103/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/103/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de lotação de professores na rede pública municipal de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/104/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/104/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Servidor Público e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/105/projeto_de_lei_023.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/105/projeto_de_lei_023.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Arapuá/MG para o exercício de 2020."</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/106/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/106/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Arapuá a participar e ratifica a subscrição do protocolo de intenções do Consórcio Público Intermunicipal de Desenvolvimento Sustentável do Alto Paranaíba (CISPAR) e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão onerosa dos direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de auxílio alimentação aos servidores municipais do quadro de pessoal efetivo, contratados e cargos de provimento em Comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo II da Lei Complementar nº 07, de 28 de setembro de 2018, que institui o Código Tributário no Município de Arapuá.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/100/projeto_de_decreto_legislativo_no_001-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/100/projeto_de_decreto_legislativo_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais referente à Prestação de Contas do Executivo do Município de Arapuá/MG relativas ao exercício de 2017.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_resolucao_no_001-2019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_resolucao_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece o calendário com as datas das Reuniões Ordinárias do Exercício Legislativo de 2019, correspondente à 3ª Sessão Legislativa da 14ª Legislatura, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,68 +795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/91/mocao_de_reconhecimento_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/92/mocao_de_reconhecimento_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/93/mocao_de_reconhecimento_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/94/mocao_de_reconhecimento_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/95/mocao_de_reconhecimento_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/96/mocao_de_reconhecimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/97/mocao_de_reconhecimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/98/mocao_de_reconhecimento_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/40/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/41/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/45/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/48/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/49/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/50/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/103/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/104/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/105/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/106/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/100/projeto_de_decreto_legislativo_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_resolucao_no_001-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/91/mocao_de_reconhecimento_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/92/mocao_de_reconhecimento_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/93/mocao_de_reconhecimento_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/94/mocao_de_reconhecimento_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/95/mocao_de_reconhecimento_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/96/mocao_de_reconhecimento_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/97/mocao_de_reconhecimento_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/98/mocao_de_reconhecimento_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/40/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/41/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/45/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/48/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/49/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/50/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/103/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/104/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/105/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/106/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/100/projeto_de_decreto_legislativo_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_resolucao_no_001-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>