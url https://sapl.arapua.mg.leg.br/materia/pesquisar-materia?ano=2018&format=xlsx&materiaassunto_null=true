--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -51,466 +51,466 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_no_001-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_no_001-2018.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a instalação de lixeiras no perímetro urbano de Arapuá/MG, notadamente em locais onde exista maior aglomeração de pessoas, tais como: praças, estádio, clube, prédios públicos, etc.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_no_002-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_no_002-2018.pdf</t>
   </si>
   <si>
     <t>A pedido das Servidoras Municipais da área da saúde, os vereadores desta Casa Legislativa vêm solicitar que o Poder Executivo dispense especial atenção à mesmas, tendo em vista que muitas servidores compareceram em Reunião Ordinária realizada no dia 08/05/2016, solicitando ajuda do Legislativo Municipal.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_no_003-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_no_003-2018.pdf</t>
   </si>
   <si>
     <t>Que seja construído e implantado em nosso Município um viveiro de mudas nativas e frutíferas, conforme o Projeto (anexo) elaborado pelo responsável técnico da EMATER, Sr. João Batista de Almeida, por tratar-se de projeto de relevante interesse público.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_no_004-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>Que seja criado em nosso Município o Conselho Municipal de Meio Ambiente - CMMA ou o Conselho Municipal de Desenvolvimento Ambiental - CODEMA.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 659, de 24 de abril de 2017 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Recuperação Fiscal destinada a promover a regularização de débitos dos contribuintes perante o Município, e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Arapuá a celebrar convênio com a Associação do Circuito Turístico do Lago de Três Marias e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Corpo de Bombeiros Militar de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá, Estado de Minas Gerais, a abrir Crédito Especial por anulação no valor de R$ 32. 000, 00 (trinta e dois mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Auxílio Educação - Bolsa Universitária, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Assistencial "Criança feliz, pais no trabalho", com objetivo de promover auxílio às famílias e crianças do Município de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/</t>
+    <t>http://sapl.arapua.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Regulamenta os serviços públicos de água e esgoto prestados pelo SAAE -Serviço Autônomo de Água e Esgoto, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de convênio com o SAAE - Serviço Autônomo de Água e Esgoto, e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_016.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_016.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de transferência de recursos financeiros mediante a celebração de Termo de Colaboração entre o Município de Arapuá e a Associação de Pais e Amigos dos Excepcionais - APAE de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>Altera o art.1º da Lei Municipal nº 689, de 31 de julho de 2018, que "Dispõe sobre a autorização de transferência de recursos financeiros mediante a celebração de Termo de Colaboração entre o Município de Arapuá e a Associação de Pais e Amigos dos Excepcionais - AP AE Carmo do Paranaíba", e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial e Suplementar por Excesso de Arrecadação no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_023_7twkqqn.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_023_7twkqqn.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área de propriedade do Município de Arapuá, e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Arapuá/MG para o exercício de 2019."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento, instalação, funcionamento de circos itinerantes no âmbito do território municipal e dá outras providências".</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal permutar bem imóvel do Patrimônio Público Municipal com particular e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA MUNICIPAL BOLSA ATLETA e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto para pagamento de IPTU do exercício de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_031.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>Institui o registro de bens culturais de natureza imaterial que constituem o patrimônio cultural do Município de Arapuá.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de auxilio alimentação aos servidores municipais do quadro de pessoal efetivo, contatados e cargos de provimento em_x000D_
 Comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_034.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de aditivo ao convênio com o SAAE - Serviço Autônomo de Água e Esgoto, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de direitos sucessórios e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Organização do Pessoal do Serviço Autônomo de Água e Esgoto do Município de Arapuá -SAAE ARAPUÁ e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>Altera disposições constantes da Lei n. 553 de 30 de dezembro de 2009 - Plano de Cargos e Salários dos Servidores pertencentes ao Quadro do Magistério do Município ele Arapuá, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Administração do Poder Executivo de Arapuá, estabelece normas gerais de enquadramento, cria cargos e institui nova tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Arapuá, e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>João Orlando</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/82/projeto_de_resolucao_no_001-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/82/projeto_de_resolucao_no_001-2018.pdf</t>
   </si>
   <si>
     <t>Adequação do horário das reuniões ordinárias da Casa Legislativa.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_resolucao_no_002-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_resolucao_no_002-2018.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre a concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Arapuá/MG e dá outras providências':</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/84/projeto_de_resolucao_no_003-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/84/projeto_de_resolucao_no_003-2018.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal aos servidores da Câmara Municipal de Arapuá/MG que comprovadamente possuírem título de graduação, pós-graduação, mestrado ou doutorado.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/85/projeto_de_resolucao_no_004-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/85/projeto_de_resolucao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais referente à Prestação de Contas do Executivo do Município de Arapuá/MG relativas ao exercício de 2016.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/86/projeto_de_resolucao_no_005-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/86/projeto_de_resolucao_no_005-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais referente à Prestação de Contas do Executivo do Município de Arapuá/MG relativas ao exercício de 2015.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/87/projeto_de_resolucao_no_007-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/87/projeto_de_resolucao_no_007-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Quadro de Cargos do Legislativo Municipal, estabelece o Plano de Carreira dos Servidores da Câmara Municipal de Arapuá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/88/projeto_de_resolucao_no_008-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/88/projeto_de_resolucao_no_008-2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº. 003/2018 da Câmara Municipal de Arapuá/MG.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/89/projeto_de_resolucao_no_009-2018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/89/projeto_de_resolucao_no_009-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal de Arapuá/MG à Prefeitura Municipal de Arapuá/MG, e dá outas providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -817,68 +817,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_023_7twkqqn.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/82/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_resolucao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/84/projeto_de_resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/85/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/86/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/87/projeto_de_resolucao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/88/projeto_de_resolucao_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/89/projeto_de_resolucao_no_009-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/22/projeto_de_lei_023_7twkqqn.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/82/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_resolucao_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/84/projeto_de_resolucao_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/85/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/86/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/87/projeto_de_resolucao_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/88/projeto_de_resolucao_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2018/89/projeto_de_resolucao_no_009-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>