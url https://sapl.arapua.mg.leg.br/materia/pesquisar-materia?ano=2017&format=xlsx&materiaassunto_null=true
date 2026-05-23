--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -51,369 +51,369 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/73/decreto_legislativo_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/73/decreto_legislativo_001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE ARAPUÁ EM 6,47% CONFORME LEI Nº 13.152/2015, QUE (DISPÕE SOBRE A POLÍTICA DE VALORIZAÇÃO DO SALÁRIO-MÍNIMO E DOS BENEFÍCIOS PAGOS PELO REGIME GERAL DE PREVIDÊNCIA SOCIAL (RGPS) PARA O PERÍODO DE 2016 A 2019).</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>João Batista Terto da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/51/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/51/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar contribuição ao O ARAPUÁ ESPORTE CLUBE, com sede nesta Cidade, a celebrar convênio, abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/52/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/52/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá, Estado de Minas Gerais, a abrir Crédito Especial por anulação no valor de R$ 21. 000, 00 (vinte e um mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/53/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/53/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>lntitui e Oficializa o Mural Público do Município de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/54/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/54/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Recuperação Fiscal, destinada a promover a regularização de débitos dos contribuintes, perante o Município, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/55/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/55/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Institui o programa "ACELERANDO O CAMPO" para apoio ao produtor rural, e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/56/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/56/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio cultural imaterial do Município de Arapuá, a "Festa de São João Batista", e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/57/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/57/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>"Muda a nomenclatura da Secretaria de Cultura, Esporte e Lazer do Município de Arapuá, e dá outras providências".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/58/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/58/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Turismo -COMTUR e institui o Fundo Municipal de Turismo - FUMTUR do Município de Arapuá, dando outras providências".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/59/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/59/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/60/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/60/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/61/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/61/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, organização e funcionamento do Conselho Municipal de Educação do Município de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_012.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo, define as atribuições do Município no planejamento, desenvolvimento e estímulo ao setor turístico, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/63/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/63/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Arapuá a celebrar convênio com a Associação dos Municípios do Circuito Turístico Caminhos do Cerrado, bem como abrir crédito especial no valor de R$ 6. 000, 00 (seis mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá, Estado de Minas Gerais, a abrir Crédito Especial por anulação no valor de R$ 4. 000, 00 (quatro mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Preservação do Patrimônio Cultural da Cidade de Arapuá e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_de_lei_016.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_de_lei_016.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal nº 648, de 18 de agosto de 2016, "Que Institui o Sistema Municipal de Ensino de Arapuá, e dá outras providências".</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá, Estado de Minas Gerais, a abrir Crédito Especial por anulação no valor de R$ 7, 00 (sete reais), e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Arapuá, Estado de Minas Gerais, a abrir Crédito Especial por anulação no valor de R$ 70. 000, 00 (setenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da lei Municipal nº 659, de 24 de abril de 2017, que "Cria o Conselho Municipal de Esporte", e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Feira Livre do Produtor Rural, dá nome a mesma, e dá outras providências."</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_021.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Autônomo de Água e Esgoto de Arapuá -SAAE ARAPUÁ, estabelece sua autonomia e dá outras providencias.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desconto para pagamento de IPTU do exercício de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_de_lei_complementar_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_de_lei_complementar_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, a estrutura orgânica e os procedimentos da Administração do Município de Arapuá, e dá outras providências .</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_de_lei_complementar_002.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_de_lei_complementar_002.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Arapuá, Estado de Minas Gerais, o tratamento diferenciado e favorecido às microempresas, empresas de pequeno porte e Micro Empreendedor Individual de que trata a Lei Complementar Federal nº 123, de 14 de dezembro de 2006, assim como as Leis Complementares nº 127 e 128, consolidadas, e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_resolucao_no_001.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_resolucao_no_001.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de adequar o horário das reuniões ordinárias desta Casa.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_resolucao_no_002.pdf</t>
+    <t>http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_resolucao_no_002.pdf</t>
   </si>
   <si>
     <t>"Autoriza recomposição da inflação do período conforme definido pelo INPC no período de Janeiro de 2015 a Janeiro de 2017, no valor de 7%.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,68 +720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/73/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/51/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/52/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/53/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/54/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/55/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/56/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/57/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/58/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/59/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/60/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/61/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/63/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_de_lei_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_resolucao_no_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/73/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/51/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/52/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/53/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/54/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/55/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/56/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/57/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/58/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/59/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/60/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/61/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/63/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_de_lei_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapua.mg.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_resolucao_no_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>